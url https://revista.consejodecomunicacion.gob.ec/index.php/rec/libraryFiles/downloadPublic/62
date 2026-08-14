--- v0 (2026-07-21)
+++ v1 (2026-08-14)
@@ -1,1165 +1,1460 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="7E4EBD14" w14:textId="77777777" w:rsidR="00BD3162" w:rsidRDefault="00BD3162" w:rsidP="00796E28">
-[...62 lines deleted...]
-    <w:p w14:paraId="21373E01" w14:textId="52519015" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="2F098F1F" w14:textId="383A7C94" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Quito</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>___________</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2F098F1F" w14:textId="4273F9E6" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="1CC45EEC" w14:textId="77777777" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:jc w:val="right"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0134C">
-[...63 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1CC45EEC" w14:textId="77777777" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="0B17A03C" w14:textId="77777777" w:rsidR="003D363F" w:rsidRPr="00F3576F" w:rsidRDefault="003D363F" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B17A03C" w14:textId="77777777" w:rsidR="003D363F" w:rsidRPr="00A0134C" w:rsidRDefault="003D363F" w:rsidP="00EA53DC">
+    <w:p w14:paraId="347A423A" w14:textId="0485A0C8" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Señor</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5E0A" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Magíster</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="347A423A" w14:textId="0485A0C8" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="45D89DF7" w14:textId="24DEB260" w:rsidR="005E1D38" w:rsidRPr="00F3576F" w:rsidRDefault="005E1D38" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0134C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Señor</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Magíster</w:t>
+        <w:t>FABIÁN ALEJANDRO ALARCÓN SAVINOVICH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D89DF7" w14:textId="24DEB260" w:rsidR="005E1D38" w:rsidRDefault="005E1D38" w:rsidP="00EA53DC">
+    <w:p w14:paraId="56459233" w14:textId="4E87ABDA" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:b/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E1D38">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>FABIÁN ALEJANDRO ALARCÓN SAVINOVICH</w:t>
+        <w:t xml:space="preserve">Director de la </w:t>
+      </w:r>
+      <w:r w:rsidR="0064340F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>evista Enfoques de la Comunicación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56459233" w14:textId="4E87ABDA" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="46068D76" w14:textId="77777777" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A0134C">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Director de la </w:t>
-[...21 lines deleted...]
-        <w:t>evista Enfoques de la Comunicación</w:t>
+        <w:t>Consejo de Comunicación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46068D76" w14:textId="77777777" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="046DC708" w14:textId="04677764" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00BD3162" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t>Consejo de Comunicación</w:t>
+        <w:t>Presente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046DC708" w14:textId="04677764" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00BD3162" w:rsidP="00EA53DC">
+    <w:p w14:paraId="0279253F" w14:textId="105BDEAB" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0279253F" w14:textId="105BDEAB" w:rsidR="00EA53DC" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+    <w:p w14:paraId="2F7A0776" w14:textId="77777777" w:rsidR="00BD3162" w:rsidRPr="00F3576F" w:rsidRDefault="00BD3162" w:rsidP="00EA53DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F7A0776" w14:textId="77777777" w:rsidR="00BD3162" w:rsidRPr="00A0134C" w:rsidRDefault="00BD3162" w:rsidP="00EA53DC">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7C96A339" w14:textId="48443CB2" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD959B1" w14:textId="4E23A469" w:rsidR="006A7F3E" w:rsidRPr="00F3576F" w:rsidRDefault="006F0CC3" w:rsidP="00EA53DC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469B18AB" w14:textId="43F22A0C" w:rsidR="00EA53DC" w:rsidRPr="00F3576F" w:rsidRDefault="00487588" w:rsidP="00EA53DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>El/La/Los/Las abajo firmantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/amos</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> libre y voluntariamente que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="005403E7">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>establezca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> el tipo de documento que está presentando:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo científico o interpretativo, ensayo o entrevista]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, cuyo título es</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Título </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es de autoría de quien</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es consta</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n/a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mos en la contribución presentada para el </w:t>
+      </w:r>
+      <w:r w:rsidR="00954BE6" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. </w:t>
+      </w:r>
+      <w:r w:rsidR="00954BE6" w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(indicar el número</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la Revista</w:t>
+      </w:r>
+      <w:r w:rsidR="00954BE6" w:rsidRPr="00487588">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95044" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revista </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Enfoques de la Comunicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85800" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que edita el Consejo</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33226" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1BD3" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00B33226" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desarrollo y Promoción de la Información y Comunicación. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Por tal razón, declaro</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/amos</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que constituye un trabajo original e inédito, que no ha sido </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0134C" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>divulgado a terceros de forma pública, por ningún medio de difusión impreso o digital</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA53DC" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y no se encuentra actualmente en el proceso de arbitraje para ninguna otra publicación.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0134C" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336D7C90" w14:textId="472649CF" w:rsidR="000965CA" w:rsidRPr="00F3576F" w:rsidRDefault="00954BE6" w:rsidP="00EA53DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Todos los datos y las referencias a materiales ya publicados están debidamente identificados con su respectivo crédito e incluidos en las notas bibliográficas y en las citas que se destacan como tal</w:t>
+      </w:r>
+      <w:r w:rsidR="007F1431" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y, en los casos que así lo requieran, aportan las debidas autorizaciones de quienes poseen los derechos patrimoniales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="470E3C3A" w14:textId="5B4953CB" w:rsidR="00EA53DC" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Con esta declaración autorizo</w:t>
+      </w:r>
+      <w:r w:rsidR="00487588">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/amos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> al Consejo de Comunicación, de así considerarlo, proceda a publicar el texto de mi</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3576F" w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/nuestra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3576F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autoría.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2831"/>
+        <w:gridCol w:w="2831"/>
+        <w:gridCol w:w="2832"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00487588" w14:paraId="15FC613F" w14:textId="77777777" w:rsidTr="00487588">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0ED8AC" w14:textId="4D6A7E75" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09821EAE" w14:textId="5FDFBA52" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24FBD613" w14:textId="6C505B29" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61C61FF0" w14:textId="6B80903D" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002832AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Firma]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5563BA7C" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8A7D6F" w14:textId="6A9AF2DB" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="634E5E8B" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="508DF12F" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="706A671F" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D03024E" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002832AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Firma]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="377C2F7F" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EFB0DED" w14:textId="18B72B61" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3236E7B7" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F642361" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FAE4084" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AEDE099" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002832AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Firma]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CDFC7D" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="705207A6" w14:textId="77777777" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00487588" w14:paraId="7E6EC0AE" w14:textId="77777777" w:rsidTr="00487588">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E2B5DC5" w14:textId="64818777" w:rsidR="00487588" w:rsidRPr="00487588" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Nombre de autor/a 1]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B904AA" w14:textId="7FA536FA" w:rsidR="00487588" w:rsidRPr="00487588" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Nombre de autor/a 2]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F4CD24" w14:textId="09CADD2B" w:rsidR="00487588" w:rsidRPr="00487588" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487588">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Nombre de autor/a 3]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00487588" w14:paraId="2D76F674" w14:textId="77777777" w:rsidTr="00487588">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29513841" w14:textId="3290392E" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002832AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[# de documento de identificación como cédula, pasaporte o similares]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2831" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE7ED0E" w14:textId="15FB47E2" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002832AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[# de documento de identificación como cédula, pasaporte o similares]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2832" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7E0AF3" w14:textId="64016D5C" w:rsidR="00487588" w:rsidRPr="002832AB" w:rsidRDefault="00487588" w:rsidP="00487588">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002832AB">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[# de documento de identificación como cédula, pasaporte o similares]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="071A7453" w14:textId="77777777" w:rsidR="00AB3D40" w:rsidRDefault="00AB3D40" w:rsidP="00AB3D40">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60B69CE6" w14:textId="28274F50" w:rsidR="00AB3D40" w:rsidRPr="00AB3D40" w:rsidRDefault="00AB3D40" w:rsidP="00AB3D40">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3D40">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Protección de datos personales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AE0689" w14:textId="77777777" w:rsidR="00AB3D40" w:rsidRPr="00AB3D40" w:rsidRDefault="00AB3D40" w:rsidP="00AB3D40">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3D40">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Los datos personales consignados en la presente declaración serán tratados por el Consejo de Desarrollo y Promoción de la Información y Comunicación con la finalidad de gestionar el proceso editorial de la Revista Enfoques de la Comunicación, verificar la autoría de las contribuciones presentadas, gestionar las publicaciones institucionales y cumplir las obligaciones legales e institucionales relacionadas con dichas actividades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273D8D96" w14:textId="77777777" w:rsidR="00AB3D40" w:rsidRPr="00AB3D40" w:rsidRDefault="00AB3D40" w:rsidP="00AB3D40">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3D40">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>El tratamiento se realizará de conformidad con la Ley Orgánica de Protección de Datos Personales y demás normativa aplicable. Los titulares podrán ejercer los derechos previstos en dicha normativa a través de los canales institucionales habilitados por la institución.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E307FF" w14:textId="00831297" w:rsidR="00AB3D40" w:rsidRPr="002832AB" w:rsidRDefault="00AB3D40" w:rsidP="00AB3D40">
+      <w:pPr>
+        <w:pStyle w:val="Piedepgina"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB3D40">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Para mayor información sobre el tratamiento de datos personales podrá consultarse la Política Institucional de Protección de Datos Personales.</w:t>
+      </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="7C96A339" w14:textId="48443CB2" w:rsidR="00EA53DC" w:rsidRPr="00A0134C" w:rsidRDefault="00EA53DC" w:rsidP="00EA53DC">
-[...364 lines deleted...]
-    <w:sectPr w:rsidR="007075DC" w:rsidRPr="00BD3162" w:rsidSect="00BD3162">
+    <w:sectPr w:rsidR="00AB3D40" w:rsidRPr="002832AB" w:rsidSect="00AB3D40">
       <w:headerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="2269" w:right="1701" w:bottom="1276" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="2269" w:right="1701" w:bottom="567" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AD53ADA" w14:textId="77777777" w:rsidR="00057A9C" w:rsidRDefault="00057A9C" w:rsidP="00A0134C">
+    <w:p w14:paraId="5928C229" w14:textId="77777777" w:rsidR="00144D5E" w:rsidRDefault="00144D5E" w:rsidP="00A0134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69E0A782" w14:textId="77777777" w:rsidR="00057A9C" w:rsidRDefault="00057A9C" w:rsidP="00A0134C">
+    <w:p w14:paraId="19BB4D70" w14:textId="77777777" w:rsidR="00144D5E" w:rsidRDefault="00144D5E" w:rsidP="00A0134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...179 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C0D8377" w14:textId="77777777" w:rsidR="00057A9C" w:rsidRDefault="00057A9C" w:rsidP="00A0134C">
+    <w:p w14:paraId="4B938FE3" w14:textId="77777777" w:rsidR="00144D5E" w:rsidRDefault="00144D5E" w:rsidP="00A0134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26363097" w14:textId="77777777" w:rsidR="00057A9C" w:rsidRDefault="00057A9C" w:rsidP="00A0134C">
+    <w:p w14:paraId="6A479A92" w14:textId="77777777" w:rsidR="00144D5E" w:rsidRDefault="00144D5E" w:rsidP="00A0134C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="365EDF5E" w14:textId="12DCB257" w:rsidR="00BD3162" w:rsidRDefault="00BD3162">
+  <w:p w14:paraId="431DCDC0" w14:textId="77777777" w:rsidR="00AB3D40" w:rsidRDefault="00AB3D40" w:rsidP="00AB3D40">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:r>
-[...53 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13C75D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D6CC04E"/>
     <w:lvl w:ilvl="0" w:tplc="300A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="300A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1363,95 +1658,105 @@
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA53DC"/>
     <w:rsid w:val="00057A9C"/>
     <w:rsid w:val="00085EE9"/>
     <w:rsid w:val="000965CA"/>
     <w:rsid w:val="000B6AE2"/>
     <w:rsid w:val="00120587"/>
+    <w:rsid w:val="00144D5E"/>
     <w:rsid w:val="0016038C"/>
     <w:rsid w:val="00164B97"/>
     <w:rsid w:val="001F1BD3"/>
     <w:rsid w:val="00260184"/>
+    <w:rsid w:val="002832AB"/>
     <w:rsid w:val="002F2272"/>
     <w:rsid w:val="00311A6C"/>
     <w:rsid w:val="00313DF2"/>
     <w:rsid w:val="00351AFF"/>
     <w:rsid w:val="003D363F"/>
+    <w:rsid w:val="00487588"/>
     <w:rsid w:val="004D03D0"/>
     <w:rsid w:val="004D2A6A"/>
+    <w:rsid w:val="005403E7"/>
     <w:rsid w:val="00541F76"/>
     <w:rsid w:val="005624E9"/>
     <w:rsid w:val="005E1D38"/>
     <w:rsid w:val="0064340F"/>
     <w:rsid w:val="00654138"/>
     <w:rsid w:val="006A7F3E"/>
     <w:rsid w:val="006B5552"/>
     <w:rsid w:val="006F0CC3"/>
     <w:rsid w:val="007075DC"/>
     <w:rsid w:val="007233B7"/>
     <w:rsid w:val="0072449C"/>
     <w:rsid w:val="00742DB9"/>
     <w:rsid w:val="007461B0"/>
     <w:rsid w:val="00751D8E"/>
     <w:rsid w:val="00790A56"/>
     <w:rsid w:val="00796E28"/>
     <w:rsid w:val="007F1431"/>
+    <w:rsid w:val="00876A49"/>
     <w:rsid w:val="008D41D8"/>
     <w:rsid w:val="008E529C"/>
     <w:rsid w:val="008F5DD0"/>
     <w:rsid w:val="00954BE6"/>
     <w:rsid w:val="009E38E9"/>
     <w:rsid w:val="00A0134C"/>
     <w:rsid w:val="00A01A09"/>
+    <w:rsid w:val="00A108A2"/>
+    <w:rsid w:val="00AB3D40"/>
     <w:rsid w:val="00AC42CF"/>
     <w:rsid w:val="00B33226"/>
     <w:rsid w:val="00B736EF"/>
+    <w:rsid w:val="00BB105F"/>
     <w:rsid w:val="00BD3162"/>
     <w:rsid w:val="00BD5E0A"/>
     <w:rsid w:val="00D50EE5"/>
     <w:rsid w:val="00D702C7"/>
     <w:rsid w:val="00E95044"/>
     <w:rsid w:val="00EA53DC"/>
+    <w:rsid w:val="00F3576F"/>
     <w:rsid w:val="00F85800"/>
+    <w:rsid w:val="00F97C88"/>
     <w:rsid w:val="00FC1EA6"/>
     <w:rsid w:val="00FC5643"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2688,66 +2993,135 @@
     <w:rsid w:val="00B33226"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00085EE9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F3576F"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextocomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F3576F"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textocomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3576F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Asuntodelcomentario">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textocomentario"/>
+    <w:next w:val="Textocomentario"/>
+    <w:link w:val="AsuntodelcomentarioCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F3576F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AsuntodelcomentarioCar">
+    <w:name w:val="Asunto del comentario Car"/>
+    <w:basedOn w:val="TextocomentarioCar"/>
+    <w:link w:val="Asuntodelcomentario"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F3576F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:divs>
+    <w:div w:id="159928284">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3006,70 +3380,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>209</Words>
-  <Characters>1151</Characters>
+  <Words>394</Words>
+  <Characters>2171</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1358</CharactersWithSpaces>
+  <CharactersWithSpaces>2560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anastasia Valyanyuk</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>